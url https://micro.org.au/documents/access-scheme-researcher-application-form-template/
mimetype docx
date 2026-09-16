--- v0 (2026-08-27)
+++ v1 (2026-09-16)
@@ -10,1672 +10,1992 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3DAC09E9" w14:textId="1250ABFD" w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w:rsidP="007319FC">
+    <w:p w:rsidR="006E6A89" w:rsidP="007319FC" w:rsidRDefault="00CA0547" w14:paraId="3DAC09E9" w14:textId="1250ABFD">
       <w:pPr>
         <w:pStyle w:val="H2"/>
       </w:pPr>
       <w:r>
         <w:t>Microscopy Australia Access Scheme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C04F329" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="0C04F329" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BlockSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F5647D1" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="1F5647D1" w14:textId="77777777"/>
+    <w:p w:rsidR="007319FC" w:rsidRDefault="00CA0547" w14:paraId="06688854" w14:textId="3F3CEF27">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
         <w:t xml:space="preserve">APPLICATION FORM: Microscopy Australia Access Scheme  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">The Microscopy Australia Access Scheme improves access to advanced microscopy and microanalysis facilities by </w:t>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidP="3D79165A" w:rsidRDefault="7E3029AA" w14:paraId="19B76332" w14:textId="0AF44AC1">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 Open Call </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidP="3D79165A" w:rsidRDefault="7E3029AA" w14:paraId="61A37787" w14:textId="24F22D29">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidRDefault="7E3029AA" w14:paraId="346A67C1" w14:textId="48AF463B">
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Microscopy Australia Access Scheme improves access to advanced microscopy and microanalysis facilities by subsidising rates for eligible Australian-based researchers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidRDefault="7E3029AA" w14:paraId="1B3BDA57" w14:textId="41367A98">
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidRDefault="7E3029AA" w14:paraId="0DAFA855" w14:textId="7A389B88">
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Microscopy Australia already provides subsidised rates, enabled by the National Collaborative Research Infrastructure Strategy (NCRIS). Successful applicants receive a further reduction in rates to enable their research outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidRDefault="7E3029AA" w14:paraId="45E21099" w14:textId="720ECE39">
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidRDefault="7E3029AA" w14:paraId="5EC911E7" w14:textId="108011FA">
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scheme overview: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidRDefault="7E3029AA" w14:paraId="54EA5948" w14:textId="4AE90639">
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> • applicants can submit at any time (moving to two rounds per year in 2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidRDefault="7E3029AA" w14:paraId="637C209E" w14:textId="0D89ABFB">
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> • maximum subsidy per application – up to $20,000 with matching funds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidRDefault="7E3029AA" w14:paraId="386E6C64" w14:textId="15483A96">
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> • applicants can request in-person or remote (fee-for-service) access </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidP="3D79165A" w:rsidRDefault="7E3029AA" w14:paraId="0E91A81A" w14:textId="45E51C65">
+      <w:pPr>
+        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Download the </w:t>
+      </w:r>
+      <w:hyperlink r:id="R3a1953e0057346dd">
+        <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Access Scheme Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the Microscopy Australia website. Please refer to these Guidelines for details </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eligibility and other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>important information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidP="3D79165A" w:rsidRDefault="7E3029AA" w14:paraId="7B6CC4A8" w14:textId="7238CD49">
+      <w:pPr>
+        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this application, documentation must be attached to support project costings (e.g., price estimate or quote from a participating facility). If you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>haven't</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> already done so, please reach out to the Scientific Contact at the relevant Facility to discuss your proposed application and its requirements, and to arrange a quote (see Appendix A of the Guidelines for more information).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E3029AA" w:rsidP="3D79165A" w:rsidRDefault="7E3029AA" w14:paraId="542A84A2" w14:textId="449421CE">
+      <w:pPr>
+        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your progress in this application will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>save</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> automatically so you can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>return to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it at any time. This is a new </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>scheme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we welcome suggestions for improvement. Please send feedback to Shiree Heath at </w:t>
+      </w:r>
+      <w:hyperlink r:id="R8f4b2bd2dd814675">
+        <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>shiree.heath@sydney.edu.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="3D79165A" w:rsidR="7E3029AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="4D873CF9" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="583AEAAE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="QuestionSeparator"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="674A0753" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="1E07ED7F" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Q1 Under which primary category are you applying?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="312EDBA8" w14:textId="18E2C21B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="6DAD908C" w14:textId="58106DE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Researcher | regional and/or remote</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="368F46DE" w14:textId="7F9CC2AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Researcher | PhD candidate supervisor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="319E7DCD" w14:textId="2770F4F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Researcher | ECR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="284D026E" w14:textId="1F744D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Researcher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="2D631173" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="3382322E" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="2BFF0972" w14:textId="2923FE70">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applicant Details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="721A35C0" w14:textId="457A1222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>First Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="728CF0B2" w14:textId="77167D50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Last Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="23FAD6B9" w14:textId="14828379">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Contact Email</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="690C4CFF" w14:textId="603A12B7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Employing Institution or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>subsidising</w:t>
+        <w:t>Organisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="17F2D205" w14:textId="09FEA0D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ORCID (https://orcid.org/XXXX-XXXX-XXXX-XXXX)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="596FB533" w14:textId="7F55C696">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Institutional Researcher Profile URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="2D8745E3" w14:textId="6CE2D5F9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t>Proposed Project Title</w:t>
+      </w:r>
+      <w:r w:rsidR="0113AA21">
+        <w:rPr/>
+        <w:t xml:space="preserve"> (15 words max)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="3990DF92" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="05DDB02C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="QuestionSeparator"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="61A70D8A" w14:textId="032857CE">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t xml:space="preserve">Attach a CV - if you have not provided your ORCID and/or link to your institutional </w:t>
+      </w:r>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t>researcher</w:t>
+      </w:r>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t xml:space="preserve"> profile, please provide a brief CV (5 pages max).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="60BF63E3" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="2967E5DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="QuestionSeparator"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00D41918" w14:paraId="11EA266E" w14:textId="777D5C34">
+      <w:pPr>
+        <w:pStyle w:val="QDisplayLogic"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>RESEARCHER | REGIONAL AND/OR REMOTE ONLY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="140492F0" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="0E85C1EE" w14:textId="5F66A4FC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>At which institution or location are you based?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="3C6D788A" w14:textId="288BB30A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Charles Darwin University | Darwin | NT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="4EB61EFF" w14:textId="66CC048A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>James Cook University | Townsville | QLD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="3BD006D0" w14:textId="239BA0DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>subsidised</w:t>
+        <w:t>CQUniversity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> rates, enabled by the National Collaborative Research Infrastructure Strategy (NCRIS). Successful applicants receive a further reduction in rates to enable their research outcomes.</w:t>
-[...55 lines deleted...]
-    <w:p w14:paraId="583AEAAE" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+        <w:t xml:space="preserve"> Australia | Rockhampton | QLD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="36A21BCD" w14:textId="1A002C2B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>University of the Sunshine Coast | Sippy Downs | QLD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="041150D5" w14:textId="188DBA53">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>University of Southern Queensland | Toowoomba | QLD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="2756A830" w14:textId="27CCA4A8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Southern Cross University | Lismore | NSW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="427F04BE" w14:textId="6004ED29">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>University of New England | Armidale | NSW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="1DE5B58E" w14:textId="00A88BB7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Charles Sturt University | Bathurst | NSW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="1072DBD6" w14:textId="6A07D0BC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Federation University | Ballarat | VIC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="21684CA7" w14:textId="546A1A0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>University of Tasmania | Hobart | TAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D41918" w:rsidRDefault="00CA0547" w14:paraId="474AD152" w14:textId="405B196F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Other (please describe your location and regional/remote status)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="02EC3DE4" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="3C0EFC37" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="674A0753" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-[...109 lines deleted...]
-    <w:p w14:paraId="23FAD6B9" w14:textId="14828379" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="4FB4AB8C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="QuestionSeparator"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00D41918" w14:paraId="6125EDA1" w14:textId="4E5C9867">
+      <w:pPr>
+        <w:pStyle w:val="QDisplayLogic"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>RESEARCHER | PHD CANDIDATE SUPERVISOR ONLY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="0ED18A47" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="17B275AD" w14:textId="31CC96FF">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>PhD Student Details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="345923F2" w14:textId="1D6D5405">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Student First Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="5AC4DA4C" w14:textId="416533EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Student Last Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="4CF77837" w14:textId="51DED0F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Contact Email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690C4CFF" w14:textId="603A12B7" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="4CCBB151" w14:textId="0F116BA0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Student's Enrolling Institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="3D5E5A60" w14:textId="03203C77">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Student's Estimated Completion Date (MM/YYYY)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="67BDE891" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="7B8FFEC1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="QuestionSeparator"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D41918" w:rsidP="006C0EA4" w:rsidRDefault="00D41918" w14:paraId="246DCC2E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="QuestionSeparator"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D41918" w:rsidP="00D41918" w:rsidRDefault="00D41918" w14:paraId="015C45AA" w14:textId="2E5DA6D1">
+      <w:pPr>
+        <w:pStyle w:val="QDisplayLogic"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>RESEARCHER | ECR ONLY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D41918" w:rsidP="00D41918" w:rsidRDefault="00D41918" w14:paraId="4D27FF6D" w14:textId="77777777"/>
+    <w:p w:rsidR="00D41918" w:rsidP="00D41918" w:rsidRDefault="00D41918" w14:paraId="127EE7DF" w14:textId="08374884">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>When was your PhD awarded?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D41918" w:rsidP="00D41918" w:rsidRDefault="00D41918" w14:paraId="60FEC38A" w14:textId="223C1B97">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>MM/YYYY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D41918" w:rsidP="00D41918" w:rsidRDefault="00D41918" w14:paraId="28A071C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="QuestionSeparator"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D41918" w:rsidP="00D41918" w:rsidRDefault="00D41918" w14:paraId="04CB30AE" w14:textId="7BFB3B2A">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>If your PhD was awarded more than 5 years prior to date of application, please detail any relevant career interruptions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D41918" w:rsidP="00D41918" w:rsidRDefault="00D41918" w14:paraId="021736EA" w14:textId="4986CA85">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Career interruptions statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D41918" w:rsidP="00D41918" w:rsidRDefault="00D41918" w14:paraId="4FA26F39" w14:textId="77777777"/>
+    <w:p w:rsidR="00D41918" w:rsidP="00D41918" w:rsidRDefault="00D41918" w14:paraId="59910F27" w14:textId="5F3A11FD">
+      <w:pPr>
+        <w:pStyle w:val="QDisplayLogic"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>ALL APPLICANTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D41918" w:rsidRDefault="00D41918" w14:paraId="38E697DA" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="1F4D8EF7" w14:textId="3FB5D53F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please indicate the primary technique or expertise you require access to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="7D725EE3" w14:textId="6169098D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>x-ray</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="27AF1D68" w14:textId="4FB3D49D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>TEM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="006C0EA4" w:rsidRDefault="00CA0547" w14:paraId="0407EAB0" w14:textId="4B6AFAEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SEM </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="3EC3157D" w14:textId="066F3CBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SIMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="5D1C350D" w14:textId="1B08B175">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>light fluorescence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="1E2C08FE" w14:textId="760BF18F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>other</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="1A61C6E0" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="3417479B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="QuestionSeparator"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="006E6A89" w14:paraId="7C22E30A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="QuestionSeparator"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="616CFFC0" w14:textId="27D19297">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please select the facility you would like to access from the list below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="2D9C5207" w14:textId="56946F8D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>QUT (QLD) | Central Analytical Research Facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="610391E2" w14:textId="0B357D05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>UQ (QLD) | Centre for Microscopy &amp; Microanalysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="610085E8" w14:textId="1BE44BF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>UNSW (NSW) | Electron Microscope Unit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="6C1E0A51" w14:textId="0C3EEAAA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>UTS (NSW) | Microbial Imaging Facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="577EBAFD" w14:textId="389AFBD4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Organisation</w:t>
+        <w:t>USyd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...40 lines deleted...]
-    <w:p w14:paraId="05DDB02C" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+      <w:r>
+        <w:t xml:space="preserve"> (NSW) | Sydney Microscopy and Microanalysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="33D8559A" w14:textId="63CD9F6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ANU (ACT) | Centre for Advanced Microscopy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="0D58B8AF" w14:textId="5756AA3D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ANU (ACT) | CT Lab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="1FB1CCD8" w14:textId="3BEC6014">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Monash (VIC) | Monash Centre for Electron Microscopy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="030C47F3" w14:textId="7664417C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Monash (VIC) | </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ramaciotti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Centre for Cryo-Electron Microscopy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="0930E1B7" w14:textId="79A8E29C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AdelU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (SA) | Adelaide Microscopy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="334FD1F2" w14:textId="2AFB311C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AdelU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (SA) | Future Industries Institute (Mawson Lakes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="1835FEAF" w14:textId="28CDBA4C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flinders (SA) | Flinders Microscopy and Microanalysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="00CA0547" w14:paraId="6A7838A1" w14:textId="2FD253DB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">UWA (WA) | Centre for Microscopy, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Characterisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="212171C3" w14:textId="68BC8164">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Curtin (WA) | John de Laeter Centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="1B160BFA" w14:textId="0C8BEB4A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>UTas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (TAS) | Central Science Laboratory</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="37D629E5" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="2E12193F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A70D8A" w14:textId="076F9952" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
-[...8 lines deleted...]
-    <w:p w14:paraId="2967E5DD" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="006E6A89" w14:paraId="075F64AD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11EA266E" w14:textId="777D5C34" w:rsidR="006E6A89" w:rsidRDefault="00D41918">
-[...157 lines deleted...]
-    <w:p w14:paraId="3C0EFC37" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="71A5EBB4" w14:textId="394B9387">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Does the technique or expertise you require exist within your institution or local area?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="055054B3" w14:textId="7FBCC0EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D41918" w:rsidP="00171316" w:rsidRDefault="00D41918" w14:paraId="08082CAE" w14:textId="57673CD5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please list the name of the local facility and provide a justification for why it cannot be accessed. If related to staff capacity, waiting lists, or instrument down time, this must be a duration of 3 months or more (50 words max).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="75CE17B0" w14:textId="248955C6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="7E6FB1C5" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="1E03D5EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FB4AB8C" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="006E6A89" w14:paraId="6E19B468" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6125EDA1" w14:textId="4E5C9867" w:rsidR="006E6A89" w:rsidRDefault="00D41918">
-[...560 lines deleted...]
-    <w:p w14:paraId="66725C02" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="6B2ADD22" w14:textId="64758701">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t>Provide a brief project description, including aims and significance - 300 words max.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="66725C02" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C409FE7" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="4C409FE7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66433F53" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="66433F53" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE14E43" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="3CE14E43" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A842487" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="2A842487" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7A0DC2" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="276EA697" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="2A7A0DC2" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="276EA697" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AF9C3E6" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w:rsidP="00171316">
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="006E6A89" w14:paraId="5AF9C3E6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ADD2E9D" w14:textId="40D19C66" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
-[...7 lines deleted...]
-    <w:p w14:paraId="525211A1" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="3ADD2E9D" w14:textId="09E10A32">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t>Describe the current need for access - 300 words max.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="525211A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317B2A1A" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="317B2A1A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0AEE67" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="5D0AEE67" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0768BFC9" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="0768BFC9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589237BE" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="589237BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7156ED" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="2320B950" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="7C7156ED" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="2320B950" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3971E53D" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w:rsidP="00171316">
+    <w:p w:rsidR="006E6A89" w:rsidP="00171316" w:rsidRDefault="006E6A89" w14:paraId="3971E53D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61743152" w14:textId="2A1973D0" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
-[...8 lines deleted...]
-    <w:p w14:paraId="419500AA" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="61743152" w14:textId="3D6D7145">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t xml:space="preserve">Detail the proposed benefit and </w:t>
+      </w:r>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t xml:space="preserve"> of the project, including relevant outputs - 300 words max.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="419500AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C47467D" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="0C47467D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2567DCE3" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="2567DCE3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C91C224" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="1C91C224" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED1921B" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="1ED1921B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DEE408" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="49DEF906" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="68DEE408" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="49DEF906" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FFCF784" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="36B05CF1" w14:textId="7325AD2E" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="4FFCF784" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="36B05CF1" w14:textId="7325AD2E">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Request (please enter numbers only)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B5867F" w14:textId="77777777" w:rsidR="00D41918" w:rsidRDefault="00D41918">
-[...4 lines deleted...]
-    <w:p w14:paraId="26EA6929" w14:textId="44B6360F" w:rsidR="006E6A89" w:rsidRDefault="00D41918">
+    <w:p w:rsidR="00D41918" w:rsidRDefault="00D41918" w14:paraId="10B5867F" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00D41918" w14:paraId="26EA6929" w14:textId="44B6360F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00CA0547">
         <w:t xml:space="preserve"> _______ Total Cost of Access and/or Services (as outlined in the attached price estimate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D11B0C" w14:textId="1EABD8C4" w:rsidR="006E6A89" w:rsidRDefault="00D41918">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00D41918" w14:paraId="09D11B0C" w14:textId="1EABD8C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00CA0547">
         <w:t xml:space="preserve"> _______ Subsidy Request (maximum $20,000) [50% or less of above Total Cost]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360743F9" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="4FC76C2A" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="360743F9" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="4FC76C2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="308D76C1" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="3E118861" w14:textId="163AF0D1" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="308D76C1" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="3E118861" w14:textId="163AF0D1">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Please attach a quote or price estimate from the relevant Facility for the project proposed in this application (must be attached for submission).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A9C8E8" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="298D33B1" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="41A9C8E8" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="298D33B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2904C4C0" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="18EFC054" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="2904C4C0" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="36FCBD1D" w14:textId="5A9B862C">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t>Matched Co-Funding - 100 words max</w:t>
+      </w:r>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t>Outline all sources of co-funding, including grant provider and grant identifier if relevant. The Microscopy Australia subsidy is limited to a maximum of $20,000 (with matc</w:t>
+      </w:r>
+      <w:r w:rsidR="34D8D8DF">
+        <w:rPr/>
+        <w:t>hing funds</w:t>
+      </w:r>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="18EFC054" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B2123C" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="40B2123C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7258B9" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="0A7258B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC26B46" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="5FC26B46" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409A53DE" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="409A53DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextEntryLine"/>
         <w:ind w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9033A7" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="661A7CDC" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="7B9033A7" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="661A7CDC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2134F30B" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="075CAEC9" w14:textId="74AE4D7E" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="2134F30B" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="075CAEC9" w14:textId="74AE4D7E">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>If available, please attach evidence of matched co-funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AA1AEE" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="5DD7E1FE" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="09AA1AEE" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="5DD7E1FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="037F4C29" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="40D7332C" w14:textId="77777777" w:rsidR="00D41918" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="037F4C29" w14:textId="77777777"/>
+    <w:p w:rsidR="00D41918" w:rsidRDefault="00CA0547" w14:paraId="40D7332C" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Confirmation  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8EF215" w14:textId="77777777" w:rsidR="00D41918" w:rsidRDefault="00D41918">
-[...4 lines deleted...]
-    <w:p w14:paraId="459961A3" w14:textId="1AD305B7" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="00D41918" w:rsidRDefault="00D41918" w14:paraId="2C8EF215" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="459961A3" w14:textId="1AD305B7">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>If this application is successful:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28439284" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="28439284" w14:textId="43967135">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:keepNext/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t>I agree to acknowledge Microscopy Australia, NCRIS, and the relevant Facility or Linked Laboratory in all outputs and publications arising from this work</w:t>
+      </w:r>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="4358A5CC" w14:textId="24D1DF28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="5ABC3702" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t>I agree to provide a final report within 12 months of award</w:t>
+      </w:r>
+      <w:r w:rsidR="4C1357C6">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="3ADD66C4" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="5ABC3702" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01971E59" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="1D73EEE9" w14:textId="4A617A80" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="01971E59" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="1D73EEE9" w14:textId="4A617A80">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Suggested acknowledgement text:  "We acknowledge [name of Facility or Linked Laboratory], [name of university or institution], a member of the Microscopy Australia (ROR: 042mm0k03) network enabled by NCRIS."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A12B6E" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="590BBE37" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="03A12B6E" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="590BBE37" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="QuestionSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="328D1C5C" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="6A85C585" w14:textId="136838C4" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="328D1C5C" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="6A85C585" w14:textId="136838C4">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Please select the most appropriate Review Panel for this application:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F75FD3" w14:textId="50397834" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="28F75FD3" w14:textId="50397834">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Life Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3523F9B2" w14:textId="7024D62D" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="3523F9B2" w14:textId="7024D62D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Physical Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402EE58D" w14:textId="239D99DF" w:rsidR="006E6A89" w:rsidRDefault="00CA0547">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="00CA0547" w14:paraId="402EE58D" w14:textId="239D99DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Environmental and Earth Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62291B6D" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
-    <w:p w14:paraId="5C9021B5" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89">
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="62291B6D" w14:textId="77777777"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="5C9021B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BlockSeparator"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="206A0AE7" w14:textId="77777777" w:rsidR="006E6A89" w:rsidRDefault="006E6A89"/>
+    <w:p w:rsidR="006E6A89" w:rsidRDefault="006E6A89" w14:paraId="206A0AE7" w14:textId="77777777"/>
     <w:sectPr w:rsidR="006E6A89">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56F66180" w14:textId="77777777" w:rsidR="007806DB" w:rsidRDefault="007806DB">
+    <w:p w:rsidR="007806DB" w:rsidRDefault="007806DB" w14:paraId="56F66180" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="437D4675" w14:textId="77777777" w:rsidR="007806DB" w:rsidRDefault="007806DB">
+    <w:p w:rsidR="007806DB" w:rsidRDefault="007806DB" w14:paraId="437D4675" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="796AF465" w14:textId="77777777" w:rsidR="00CA0547" w:rsidRDefault="00CA0547" w:rsidP="005D561C">
+  <w:p w:rsidR="00CA0547" w:rsidP="005D561C" w:rsidRDefault="00CA0547" w14:paraId="796AF465" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:framePr w:wrap="none" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">NUMPAGES \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="172EB3B7" w14:textId="77777777" w:rsidR="00CA0547" w:rsidRDefault="00CA0547" w:rsidP="00EB001B">
+  <w:p w:rsidR="00CA0547" w:rsidP="00EB001B" w:rsidRDefault="00CA0547" w14:paraId="172EB3B7" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29D9C38A" w14:textId="77777777" w:rsidR="00CA0547" w:rsidRDefault="00CA0547" w:rsidP="005D561C">
+  <w:p w:rsidR="00CA0547" w:rsidP="005D561C" w:rsidRDefault="00CA0547" w14:paraId="29D9C38A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:framePr w:wrap="none" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -1705,123 +2025,123 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">NUMPAGES \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="222F3C0F" w14:textId="77777777" w:rsidR="00CA0547" w:rsidRDefault="00CA0547">
+  <w:p w:rsidR="00CA0547" w:rsidRDefault="00CA0547" w14:paraId="222F3C0F" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DD3F3B6" w14:textId="77777777" w:rsidR="007806DB" w:rsidRDefault="007806DB">
+    <w:p w:rsidR="007806DB" w:rsidRDefault="007806DB" w14:paraId="3DD3F3B6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F0783FF" w14:textId="77777777" w:rsidR="007806DB" w:rsidRDefault="007806DB">
+    <w:p w:rsidR="007806DB" w:rsidRDefault="007806DB" w14:paraId="3F0783FF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="109684A2" w14:textId="77777777" w:rsidR="00CA0547" w:rsidRDefault="00CA0547">
+  <w:p w:rsidR="00CA0547" w:rsidRDefault="00CA0547" w14:paraId="109684A2" w14:textId="77777777">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CEA0BF6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:numStyleLink w:val="Singlepunch"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="288E1CE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:numStyleLink w:val="Multipunch"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A9C543C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:styleLink w:val="Multipunch"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▢"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         <w:color w:val="BFBFBF"/>
         <w:sz w:val="56"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -1870,51 +2190,51 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A2778A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:styleLink w:val="Singlepunch"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         <w:color w:val="BFBFBF"/>
         <w:sz w:val="52"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -1964,205 +2284,216 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1554732711">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1973780176">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1334719421">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1128234311">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F22B15"/>
     <w:rsid w:val="00171316"/>
     <w:rsid w:val="004311DB"/>
     <w:rsid w:val="00573975"/>
     <w:rsid w:val="00656756"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006E6A89"/>
     <w:rsid w:val="007319FC"/>
     <w:rsid w:val="007806DB"/>
     <w:rsid w:val="008636FF"/>
     <w:rsid w:val="00B70267"/>
     <w:rsid w:val="00BE32F9"/>
     <w:rsid w:val="00CA0547"/>
     <w:rsid w:val="00CC22D7"/>
     <w:rsid w:val="00D41918"/>
     <w:rsid w:val="00DB5E92"/>
     <w:rsid w:val="00F22B15"/>
+    <w:rsid w:val="0113AA21"/>
+    <w:rsid w:val="28E4556C"/>
+    <w:rsid w:val="31E928D4"/>
+    <w:rsid w:val="34D8D8DF"/>
+    <w:rsid w:val="3D79165A"/>
+    <w:rsid w:val="3E1855C4"/>
+    <w:rsid w:val="484A1F06"/>
+    <w:rsid w:val="4C1357C6"/>
+    <w:rsid w:val="557BEAF9"/>
+    <w:rsid w:val="7E3029AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3737B675"/>
   <w15:docId w15:val="{8579821C-804C-804F-A6B7-D902A47F28F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2318,52 +2649,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2430,1110 +2761,1120 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00782552"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QTable">
+  <w:style w:type="table" w:styleId="QTable" w:customStyle="1">
     <w:name w:val="QTable"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
-[...3 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+        <w:top w:val="single" w:color="DDDDDD" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="DDDDDD" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="DDDDDD" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="DDDDDD" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="DDDDDD" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:vAlign w:val="center"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QQuestionTable">
+  <w:style w:type="table" w:styleId="QQuestionTable" w:customStyle="1">
     <w:name w:val="QQuestionTable"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="43" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:vAlign w:val="center"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QQuestionTable0">
-    <w:name w:val="QQuestionTable"/>
+  <w:style w:type="table" w:styleId="QQuestionTable0" w:customStyle="1">
+    <w:name w:val="QQuestionTable0"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="43" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:vAlign w:val="center"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QQuestionTableBipolar">
+  <w:style w:type="table" w:styleId="QQuestionTableBipolar" w:customStyle="1">
     <w:name w:val="QQuestionTableBipolar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="43" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:vAlign w:val="center"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QTextTable">
+  <w:style w:type="table" w:styleId="QTextTable" w:customStyle="1">
     <w:name w:val="QTextTable"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="460" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="460" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:vAlign w:val="center"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QTextTable0">
-    <w:name w:val="QTextTable"/>
+  <w:style w:type="table" w:styleId="QTextTable0" w:customStyle="1">
+    <w:name w:val="QTextTable0"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="460" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="460" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:vAlign w:val="center"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QVerticalGraphicSliderTable">
+  <w:style w:type="table" w:styleId="QVerticalGraphicSliderTable" w:customStyle="1">
     <w:name w:val="QVerticalGraphicSliderTable"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="40" w:type="dxa"/>
         <w:left w:w="40" w:type="dxa"/>
         <w:bottom w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QVerticalGraphicSliderTable0">
-    <w:name w:val="QVerticalGraphicSliderTable"/>
+  <w:style w:type="table" w:styleId="QVerticalGraphicSliderTable0" w:customStyle="1">
+    <w:name w:val="QVerticalGraphicSliderTable0"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="40" w:type="dxa"/>
         <w:left w:w="40" w:type="dxa"/>
         <w:bottom w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="lastCol">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QHorizontalGraphicSliderTable">
+  <w:style w:type="table" w:styleId="QHorizontalGraphicSliderTable" w:customStyle="1">
     <w:name w:val="QHorizontalGraphicSliderTable"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="40" w:type="dxa"/>
         <w:left w:w="40" w:type="dxa"/>
         <w:bottom w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QStarSliderTable">
+  <w:style w:type="table" w:styleId="QStarSliderTable" w:customStyle="1">
     <w:name w:val="QStarSliderTable"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="20" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QStandardSliderTable">
+  <w:style w:type="table" w:styleId="QStandardSliderTable" w:customStyle="1">
     <w:name w:val="QStandardSliderTable"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+        <w:top w:val="single" w:color="CCCCCC" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="CCCCCC" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="CCCCCC" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="40" w:type="dxa"/>
         <w:left w:w="120" w:type="dxa"/>
         <w:bottom w:w="40" w:type="dxa"/>
         <w:right w:w="120" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+          <w:right w:val="single" w:color="CCCCCC" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QStandardSliderTable0">
-    <w:name w:val="QStandardSliderTable"/>
+  <w:style w:type="table" w:styleId="QStandardSliderTable0" w:customStyle="1">
+    <w:name w:val="QStandardSliderTable0"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+        <w:top w:val="single" w:color="CCCCCC" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="CCCCCC" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="CCCCCC" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="40" w:type="dxa"/>
         <w:left w:w="120" w:type="dxa"/>
         <w:bottom w:w="40" w:type="dxa"/>
         <w:right w:w="120" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="lastCol">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+          <w:left w:val="single" w:color="CCCCCC" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QSliderLabelsTable">
+  <w:style w:type="table" w:styleId="QSliderLabelsTable" w:customStyle="1">
     <w:name w:val="QSliderLabelsTable"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BarSlider">
+  <w:style w:type="paragraph" w:styleId="BarSlider" w:customStyle="1">
     <w:name w:val="BarSlider"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="160" w:space="0" w:color="499FD1"/>
+        <w:top w:val="single" w:color="499FD1" w:sz="160" w:space="0"/>
       </w:pBdr>
       <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="QSummary">
+  <w:style w:type="paragraph" w:styleId="QSummary" w:customStyle="1">
     <w:name w:val="QSummary"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006A7B37"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QQuestionIconTable">
+  <w:style w:type="table" w:styleId="QQuestionIconTable" w:customStyle="1">
     <w:name w:val="QQuestionIconTable"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003459A4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="10" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="10" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:vAlign w:val="center"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="QLabel">
+  <w:style w:type="paragraph" w:styleId="QLabel" w:customStyle="1">
     <w:name w:val="QLabel"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006A7B37"/>
     <w:pPr>
       <w:pBdr>
-        <w:left w:val="single" w:sz="4" w:space="4" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-        <w:right w:val="single" w:sz="4" w:space="4" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+        <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="4"/>
+        <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QBar">
+  <w:style w:type="table" w:styleId="QBar" w:customStyle="1">
     <w:name w:val="QBar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="000E5A2D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-AU" w:eastAsia="en-GB"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4E81E5"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QBar0">
-    <w:name w:val="QBar"/>
+  <w:style w:type="table" w:styleId="QBar0" w:customStyle="1">
+    <w:name w:val="QBar0"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="000E5A2D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-AU" w:eastAsia="en-GB"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4E81E5"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="QCompositeTable">
+  <w:style w:type="table" w:styleId="QCompositeTable" w:customStyle="1">
     <w:name w:val="QCompositeTable"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00702738"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-AU" w:eastAsia="en-GB"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:wordWrap/>
-        <w:ind w:leftChars="0" w:left="0"/>
+        <w:ind w:left="0" w:leftChars="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="939598"/>
         <w:vAlign w:val="center"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WhiteText">
+  <w:style w:type="paragraph" w:styleId="WhiteText" w:customStyle="1">
     <w:name w:val="WhiteText"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00B826E1"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WhiteCompositeLabel">
+  <w:style w:type="paragraph" w:styleId="WhiteCompositeLabel" w:customStyle="1">
     <w:name w:val="WhiteCompositeLabel"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="008D421C"/>
     <w:pPr>
       <w:spacing w:before="43" w:after="43" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CompositeLabel">
+  <w:style w:type="paragraph" w:styleId="CompositeLabel" w:customStyle="1">
     <w:name w:val="CompositeLabel"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="008D421C"/>
     <w:pPr>
       <w:spacing w:before="43" w:after="43" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Multipunch">
+  <w:style w:type="numbering" w:styleId="Multipunch" w:customStyle="1">
     <w:name w:val="Multi punch"/>
     <w:rsid w:val="00DB3BC1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DB3BC1"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Singlepunch">
+  <w:style w:type="numbering" w:styleId="Singlepunch" w:customStyle="1">
     <w:name w:val="Single punch"/>
     <w:rsid w:val="00785425"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="QDisplayLogic">
+  <w:style w:type="paragraph" w:styleId="QDisplayLogic" w:customStyle="1">
     <w:name w:val="QDisplayLogic"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00942B52"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="6898BB"/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="QSkipLogic">
+  <w:style w:type="paragraph" w:styleId="QSkipLogic" w:customStyle="1">
     <w:name w:val="QSkipLogic"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00942B52"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="8D8D8D"/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SingleLineText">
+  <w:style w:type="paragraph" w:styleId="SingleLineText" w:customStyle="1">
     <w:name w:val="SingleLineText"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00B826E1"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="QDynamicChoices">
+  <w:style w:type="paragraph" w:styleId="QDynamicChoices" w:customStyle="1">
     <w:name w:val="QDynamicChoices"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00942B52"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="6FAC3D"/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="QReusableChoices">
+  <w:style w:type="paragraph" w:styleId="QReusableChoices" w:customStyle="1">
     <w:name w:val="QReusableChoices"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00942B52"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="3EA18E"/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1">
+  <w:style w:type="paragraph" w:styleId="H1" w:customStyle="1">
     <w:name w:val="H1"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="64"/>
       <w:szCs w:val="64"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H2">
+  <w:style w:type="paragraph" w:styleId="H2" w:customStyle="1">
     <w:name w:val="H2"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H3">
+  <w:style w:type="paragraph" w:styleId="H3" w:customStyle="1">
     <w:name w:val="H3"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BlockStartLabel">
+  <w:style w:type="paragraph" w:styleId="BlockStartLabel" w:customStyle="1">
     <w:name w:val="BlockStartLabel"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="CCCCCC"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BlockEndLabel">
+  <w:style w:type="paragraph" w:styleId="BlockEndLabel" w:customStyle="1">
     <w:name w:val="BlockEndLabel"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="CCCCCC"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BlockSeparator">
+  <w:style w:type="paragraph" w:styleId="BlockSeparator" w:customStyle="1">
     <w:name w:val="BlockSeparator"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CCCCCC"/>
+        <w:bottom w:val="single" w:color="CCCCCC" w:sz="8" w:space="0"/>
       </w:pBdr>
       <w:spacing w:line="120" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="CCCCCC"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="QuestionSeparator">
+  <w:style w:type="paragraph" w:styleId="QuestionSeparator" w:customStyle="1">
     <w:name w:val="QuestionSeparator"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashed" w:sz="8" w:space="0" w:color="CCCCCC"/>
+        <w:top w:val="dashed" w:color="CCCCCC" w:sz="8" w:space="0"/>
       </w:pBdr>
       <w:spacing w:before="120" w:after="120" w:line="120" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dropdown">
+  <w:style w:type="paragraph" w:styleId="Dropdown" w:customStyle="1">
     <w:name w:val="Dropdown"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="4" w:color="CCCCCC"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="4" w:color="CCCCCC"/>
+        <w:top w:val="single" w:color="CCCCCC" w:sz="4" w:space="4"/>
+        <w:left w:val="single" w:color="CCCCCC" w:sz="4" w:space="4"/>
+        <w:bottom w:val="single" w:color="CCCCCC" w:sz="4" w:space="4"/>
+        <w:right w:val="single" w:color="CCCCCC" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextEntryLine">
+  <w:style w:type="paragraph" w:styleId="TextEntryLine" w:customStyle="1">
     <w:name w:val="TextEntryLine"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD4654"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DD4654"/>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD4654"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E1135"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001E1135"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SFGreen">
+  <w:style w:type="paragraph" w:styleId="SFGreen" w:customStyle="1">
     <w:name w:val="SFGreen"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0013AA00"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="4" w:color="D1D9BD"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="4" w:color="D1D9BD"/>
+        <w:top w:val="single" w:color="D1D9BD" w:sz="4" w:space="4"/>
+        <w:left w:val="single" w:color="D1D9BD" w:sz="4" w:space="4"/>
+        <w:bottom w:val="single" w:color="D1D9BD" w:sz="4" w:space="4"/>
+        <w:right w:val="single" w:color="D1D9BD" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2E3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="809163"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SFBlue">
+  <w:style w:type="paragraph" w:styleId="SFBlue" w:customStyle="1">
     <w:name w:val="SFBlue"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0013AB00"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="4" w:color="C3CDDB"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="4" w:color="C3CDDB"/>
+        <w:top w:val="single" w:color="C3CDDB" w:sz="4" w:space="4"/>
+        <w:left w:val="single" w:color="C3CDDB" w:sz="4" w:space="4"/>
+        <w:bottom w:val="single" w:color="C3CDDB" w:sz="4" w:space="4"/>
+        <w:right w:val="single" w:color="C3CDDB" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6ECF5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="426092"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SFPurple">
+  <w:style w:type="paragraph" w:styleId="SFPurple" w:customStyle="1">
     <w:name w:val="SFPurple"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0013AC00"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="4" w:color="D1C0D1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="4" w:color="D1C0D1"/>
+        <w:top w:val="single" w:color="D1C0D1" w:sz="4" w:space="4"/>
+        <w:left w:val="single" w:color="D1C0D1" w:sz="4" w:space="4"/>
+        <w:bottom w:val="single" w:color="D1C0D1" w:sz="4" w:space="4"/>
+        <w:right w:val="single" w:color="D1C0D1" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2E3F2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="916391"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SFGray">
+  <w:style w:type="paragraph" w:styleId="SFGray" w:customStyle="1">
     <w:name w:val="SFGray"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0013AD00"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="4" w:color="CFCFCF"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="4" w:color="CFCFCF"/>
+        <w:top w:val="single" w:color="CFCFCF" w:sz="4" w:space="4"/>
+        <w:left w:val="single" w:color="CFCFCF" w:sz="4" w:space="4"/>
+        <w:bottom w:val="single" w:color="CFCFCF" w:sz="4" w:space="4"/>
+        <w:right w:val="single" w:color="CFCFCF" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="555555"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SFRed">
+  <w:style w:type="paragraph" w:styleId="SFRed" w:customStyle="1">
     <w:name w:val="SFRed"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0013AE00"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="4" w:color="700606"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="4" w:color="700606"/>
+        <w:top w:val="single" w:color="700606" w:sz="4" w:space="4"/>
+        <w:left w:val="single" w:color="700606" w:sz="4" w:space="4"/>
+        <w:bottom w:val="single" w:color="700606" w:sz="4" w:space="4"/>
+        <w:right w:val="single" w:color="700606" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="8C0707"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="FFFFFF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="QPlaceholderAlert">
+  <w:style w:type="paragraph" w:styleId="QPlaceholderAlert" w:customStyle="1">
     <w:name w:val="QPlaceholderAlert"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:uiPriority w:val="99"/>
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="3D79165A"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micro.org.au/access-scheme/" TargetMode="External" Id="R3a1953e0057346dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shiree.heath@sydney.edu.au?subject=MicroAU%20Access%20Scheme" TargetMode="External" Id="R8f4b2bd2dd814675" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4110,84 +4451,62 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB2187C3-F683-429F-BBFD-C0F526CEB39B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a9fd4ada-1487-4ae9-acad-dc5282db6750"/>
     <ds:schemaRef ds:uri="b6090dea-5946-4d1f-a993-e1e13ce7829d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C48676A1-8295-4F82-A375-EF2335F286E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82b3e37e-8171-485d-b10b-38dae7ed14a8}" enabled="0" method="" siteId="{82b3e37e-8171-485d-b10b-38dae7ed14a8}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Qualtrics</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>APPLICATION FORM: Microscopy Australia Access Scheme</dc:title>
   <dc:subject/>
   <dc:creator>Qualtrics</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Shiree Heath</lastModifiedBy>
+  <revision>6</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C7A13C79A9E4A442AEE23C25FD8568ED</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>