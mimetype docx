--- v0 (2026-05-12)
+++ v1 (2026-06-02)
@@ -137,51 +137,50 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="142" w:type="dxa"/>
           <w:bottom w:w="142" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4425"/>
         <w:gridCol w:w="4420"/>
       </w:tblGrid>
       <w:tr w:rsidR="00290DE3" w:rsidRPr="005D608D" w14:paraId="0ABDB873" w14:textId="77777777" w:rsidTr="005A13F2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8845" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7187CF92" w14:textId="74CDB56E" w:rsidR="00FB1EC3" w:rsidRPr="005D608D" w:rsidRDefault="0072669F" w:rsidP="009B296B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1960"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D608D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy Australia will provide </w:t>
             </w:r>
             <w:r w:rsidR="004E0776">
               <w:rPr>
@@ -683,51 +682,50 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00650170" w:rsidRPr="005D608D" w14:paraId="06240DD8" w14:textId="686B5B7C" w:rsidTr="005A13F2">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18D38863" w14:textId="4B5C4FA5" w:rsidR="00650170" w:rsidRPr="005D608D" w:rsidRDefault="00650170" w:rsidP="001C7474">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D608D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. First Name:</w:t>
             </w:r>
             <w:r w:rsidRPr="005D608D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -756,51 +754,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00650170" w:rsidRPr="005D608D" w14:paraId="379EF7A8" w14:textId="462A5F53" w:rsidTr="005A13F2">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BDB5028" w14:textId="2F6854DE" w:rsidR="00650170" w:rsidRPr="005D608D" w:rsidRDefault="00650170" w:rsidP="001C7474">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D608D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Surname: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -820,51 +817,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00650170" w:rsidRPr="005D608D" w14:paraId="2CEEE6D2" w14:textId="721C1AE9" w:rsidTr="005A13F2">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D248428" w14:textId="2CFF2A93" w:rsidR="00650170" w:rsidRPr="005D608D" w:rsidRDefault="00390857" w:rsidP="005E7945">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D608D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Email A</w:t>
             </w:r>
             <w:r w:rsidR="00650170" w:rsidRPr="005D608D">
               <w:rPr>
@@ -895,51 +891,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00650170" w:rsidRPr="005D608D" w14:paraId="39090908" w14:textId="55DE7F37" w:rsidTr="005A13F2">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F2E29DE" w14:textId="0F573C57" w:rsidR="00650170" w:rsidRPr="005D608D" w:rsidRDefault="00650170" w:rsidP="005E7945">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D608D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Phone Number: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -959,51 +954,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00650170" w:rsidRPr="005D608D" w14:paraId="2E2A240C" w14:textId="05DF2301" w:rsidTr="005A13F2">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="410E774C" w14:textId="57144808" w:rsidR="00650170" w:rsidRDefault="00650170" w:rsidP="00003F42">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D608D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:r w:rsidR="006877B6">
               <w:rPr>
@@ -1077,51 +1071,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00650170" w:rsidRPr="005D608D" w14:paraId="10631558" w14:textId="2A20125D" w:rsidTr="005A13F2">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1517707D" w14:textId="52875916" w:rsidR="00650170" w:rsidRPr="005D608D" w:rsidRDefault="001E54CC" w:rsidP="0072669F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00650170" w:rsidRPr="005D608D">
               <w:rPr>
@@ -1269,51 +1262,50 @@
               <w:t>: DD/MM/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00650170" w:rsidRPr="005D608D" w14:paraId="320A94DB" w14:textId="12C044F6" w:rsidTr="005A13F2">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B6D45D0" w14:textId="2D718CF7" w:rsidR="001E54CC" w:rsidRDefault="001E54CC" w:rsidP="001E54CC">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00650170" w:rsidRPr="005D608D">
               <w:rPr>
@@ -1387,51 +1379,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0078099D" w:rsidRPr="005D608D" w14:paraId="10A1548F" w14:textId="77777777" w:rsidTr="005A13F2">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57096C3C" w14:textId="2BC91FE7" w:rsidR="0078099D" w:rsidRPr="005D608D" w:rsidRDefault="001E54CC" w:rsidP="00390857">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00390857" w:rsidRPr="005D608D">
               <w:rPr>
@@ -2422,77 +2413,125 @@
           </w:p>
           <w:p w14:paraId="1885E079" w14:textId="77777777" w:rsidR="005E7945" w:rsidRPr="005D608D" w:rsidRDefault="005E7945" w:rsidP="005E7945">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E5AB2" w:rsidRPr="005D608D" w14:paraId="1AE3CD1D" w14:textId="77777777" w:rsidTr="00B52DB6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="487534E1" w14:textId="31157F2D" w:rsidR="005E5AB2" w:rsidRPr="005D608D" w:rsidRDefault="005E5AB2" w:rsidP="005E7945">
+          <w:p w14:paraId="58EE1494" w14:textId="77777777" w:rsidR="005E5AB2" w:rsidRDefault="005E5AB2" w:rsidP="005E7945">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D608D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total duration of trip</w:t>
             </w:r>
             <w:r w:rsidR="009B296B" w:rsidRPr="005D608D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="487534E1" w14:textId="182DB60F" w:rsidR="00EB5045" w:rsidRPr="005D608D" w:rsidRDefault="00EB5045" w:rsidP="005E7945">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E3879">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Include both travel and visit days (the visit must be at least five business days in length)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="201EAD07" w14:textId="4AA43FA1" w:rsidR="005E5AB2" w:rsidRPr="005D608D" w:rsidRDefault="00325F89" w:rsidP="005E7945">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D608D">
               <w:rPr>
@@ -3712,51 +3751,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="46D08B9F" w14:textId="77777777" w:rsidR="00E71DB6" w:rsidRDefault="00E71DB6" w:rsidP="009B296B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D608D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F63B1A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="005D608D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Itinerary – </w:t>
             </w:r>
             <w:r w:rsidRPr="005D608D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5985,57 +6023,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CA200D9" w14:textId="77777777" w:rsidR="005E7945" w:rsidRPr="005D608D" w:rsidRDefault="005E7945" w:rsidP="005E7945">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00FAD6A6" w14:textId="77777777" w:rsidR="00B52DB6" w:rsidRPr="005D608D" w:rsidRDefault="00B52DB6">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="16B75BC9" w14:textId="4545EE0D" w:rsidR="000642F4" w:rsidRDefault="000642F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26CA2F62" w14:textId="77777777" w:rsidR="005E7945" w:rsidRPr="005D608D" w:rsidRDefault="005E7945" w:rsidP="00D03031">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -7644,156 +7675,156 @@
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E7945" w:rsidRPr="005D608D" w:rsidSect="00A01230">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1531" w:right="1531" w:bottom="1531" w:left="1531" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51937453" w14:textId="77777777" w:rsidR="005D7143" w:rsidRDefault="005D7143">
+    <w:p w14:paraId="17C2A0B3" w14:textId="77777777" w:rsidR="00A2608A" w:rsidRDefault="00A2608A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A8E3058" w14:textId="77777777" w:rsidR="005D7143" w:rsidRDefault="005D7143">
+    <w:p w14:paraId="10D91750" w14:textId="77777777" w:rsidR="00A2608A" w:rsidRDefault="00A2608A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F53822F" w14:textId="77777777" w:rsidR="005D7143" w:rsidRDefault="005D7143"/>
+    <w:p w14:paraId="44FE11F2" w14:textId="77777777" w:rsidR="00A2608A" w:rsidRDefault="00A2608A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00451080" w14:textId="2731A177" w:rsidR="005E1036" w:rsidRPr="005B2178" w:rsidRDefault="0072669F" w:rsidP="005B2178">
+  <w:p w14:paraId="00451080" w14:textId="2261C199" w:rsidR="005E1036" w:rsidRPr="005B2178" w:rsidRDefault="0072669F" w:rsidP="005B2178">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Microscopy Australia Staff </w:t>
     </w:r>
     <w:r w:rsidR="00265A16" w:rsidRPr="00265A16">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -7865,60 +7896,60 @@
     <w:r w:rsidR="00942BAB">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00AF5D63">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00942BAB">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> v</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0029273C">
+    <w:r w:rsidR="00EB5045">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>v9</w:t>
     </w:r>
     <w:r w:rsidR="005E1036" w:rsidRPr="005B2178">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="005E1036" w:rsidRPr="005B2178">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005E1036" w:rsidRPr="005B2178">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
@@ -7993,51 +8024,51 @@
     <w:r w:rsidR="00EA6518">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="005E1036" w:rsidRPr="005B2178">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="199E6A76" w14:textId="08F8132A" w:rsidR="00A01230" w:rsidRPr="00A01230" w:rsidRDefault="00A01230">
+  <w:p w14:paraId="199E6A76" w14:textId="394CEA8D" w:rsidR="00A01230" w:rsidRPr="00A01230" w:rsidRDefault="00A01230">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Microscopy Australia Staff </w:t>
     </w:r>
     <w:r w:rsidRPr="00265A16">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -8075,58 +8106,58 @@
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00AF5D63">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00942BAB">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> v</w:t>
     </w:r>
-    <w:r w:rsidR="008E3879">
+    <w:r w:rsidR="00EB5045">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="005B2178">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="005B2178">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005B2178">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
@@ -8200,65 +8231,65 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="005B2178">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DE427E0" w14:textId="77777777" w:rsidR="005D7143" w:rsidRDefault="005D7143">
+    <w:p w14:paraId="47D06F72" w14:textId="77777777" w:rsidR="00A2608A" w:rsidRDefault="00A2608A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36648CCE" w14:textId="77777777" w:rsidR="005D7143" w:rsidRDefault="005D7143">
+    <w:p w14:paraId="7EDC08D2" w14:textId="77777777" w:rsidR="00A2608A" w:rsidRDefault="00A2608A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D0DD25A" w14:textId="77777777" w:rsidR="005D7143" w:rsidRDefault="005D7143"/>
+    <w:p w14:paraId="18E6F1C4" w14:textId="77777777" w:rsidR="00A2608A" w:rsidRDefault="00A2608A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="387F9FF1" w14:textId="1FAB9CB6" w:rsidR="00A01230" w:rsidRDefault="00A01230">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15A7A958" wp14:editId="5C18436C">
           <wp:extent cx="2354270" cy="683814"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="3" name="Picture 3" descr="/Users/mco2/Desktop/MA_Logo_300x87px.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -11877,51 +11908,51 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1789003161">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1729641913">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1210149229">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1603341150">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="697122451">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1665667035">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12215,100 +12246,102 @@
     <w:rsid w:val="00825B6E"/>
     <w:rsid w:val="008301A6"/>
     <w:rsid w:val="00834BB3"/>
     <w:rsid w:val="00835D82"/>
     <w:rsid w:val="008365D7"/>
     <w:rsid w:val="00837E81"/>
     <w:rsid w:val="008408E1"/>
     <w:rsid w:val="00840A27"/>
     <w:rsid w:val="008457EB"/>
     <w:rsid w:val="00853324"/>
     <w:rsid w:val="008603B4"/>
     <w:rsid w:val="00860DCD"/>
     <w:rsid w:val="00863262"/>
     <w:rsid w:val="008635FA"/>
     <w:rsid w:val="00863EF8"/>
     <w:rsid w:val="00866F37"/>
     <w:rsid w:val="0087058B"/>
     <w:rsid w:val="00872440"/>
     <w:rsid w:val="00874A42"/>
     <w:rsid w:val="00880115"/>
     <w:rsid w:val="008841A5"/>
     <w:rsid w:val="00895DA8"/>
     <w:rsid w:val="008A0A25"/>
     <w:rsid w:val="008A0F90"/>
     <w:rsid w:val="008A2BB0"/>
+    <w:rsid w:val="008A5E8E"/>
     <w:rsid w:val="008B440D"/>
     <w:rsid w:val="008B5C69"/>
     <w:rsid w:val="008C0B41"/>
     <w:rsid w:val="008C1265"/>
     <w:rsid w:val="008D3F79"/>
     <w:rsid w:val="008D4E76"/>
     <w:rsid w:val="008D6F34"/>
     <w:rsid w:val="008E29C6"/>
     <w:rsid w:val="008E3543"/>
     <w:rsid w:val="008E3879"/>
     <w:rsid w:val="008E5086"/>
     <w:rsid w:val="008F4BF3"/>
     <w:rsid w:val="009007C8"/>
     <w:rsid w:val="009164B3"/>
     <w:rsid w:val="009208B0"/>
     <w:rsid w:val="00924BE5"/>
     <w:rsid w:val="00925AA1"/>
     <w:rsid w:val="00932528"/>
     <w:rsid w:val="00942BAB"/>
     <w:rsid w:val="00943557"/>
     <w:rsid w:val="00943A5A"/>
     <w:rsid w:val="00953F00"/>
     <w:rsid w:val="0095664F"/>
     <w:rsid w:val="00960927"/>
     <w:rsid w:val="00961E79"/>
     <w:rsid w:val="00962F5D"/>
     <w:rsid w:val="009736F7"/>
     <w:rsid w:val="00975876"/>
     <w:rsid w:val="00980FD7"/>
     <w:rsid w:val="009817EC"/>
     <w:rsid w:val="00986B08"/>
     <w:rsid w:val="009A6583"/>
     <w:rsid w:val="009B296B"/>
     <w:rsid w:val="009B6AF4"/>
     <w:rsid w:val="009B6C70"/>
     <w:rsid w:val="009B76F6"/>
     <w:rsid w:val="009B7E20"/>
     <w:rsid w:val="009C5AA8"/>
     <w:rsid w:val="009D1A1D"/>
     <w:rsid w:val="009D3E47"/>
     <w:rsid w:val="009D6700"/>
     <w:rsid w:val="009D670D"/>
     <w:rsid w:val="009E2B6B"/>
     <w:rsid w:val="009F2780"/>
     <w:rsid w:val="00A01230"/>
     <w:rsid w:val="00A03D5D"/>
     <w:rsid w:val="00A05D51"/>
     <w:rsid w:val="00A16958"/>
     <w:rsid w:val="00A21170"/>
     <w:rsid w:val="00A244E8"/>
+    <w:rsid w:val="00A2608A"/>
     <w:rsid w:val="00A268C3"/>
     <w:rsid w:val="00A35756"/>
     <w:rsid w:val="00A35DED"/>
     <w:rsid w:val="00A40D3E"/>
     <w:rsid w:val="00A42091"/>
     <w:rsid w:val="00A43ED5"/>
     <w:rsid w:val="00A561E8"/>
     <w:rsid w:val="00A6102A"/>
     <w:rsid w:val="00A627D5"/>
     <w:rsid w:val="00A62F31"/>
     <w:rsid w:val="00A65756"/>
     <w:rsid w:val="00A65AC8"/>
     <w:rsid w:val="00A72339"/>
     <w:rsid w:val="00A7630D"/>
     <w:rsid w:val="00A77014"/>
     <w:rsid w:val="00A80CB3"/>
     <w:rsid w:val="00A815F7"/>
     <w:rsid w:val="00A84D22"/>
     <w:rsid w:val="00A913A0"/>
     <w:rsid w:val="00A9325E"/>
     <w:rsid w:val="00A94C90"/>
     <w:rsid w:val="00A95A04"/>
     <w:rsid w:val="00AB39C7"/>
     <w:rsid w:val="00AB3F9D"/>
     <w:rsid w:val="00AC0B48"/>
@@ -12426,77 +12459,79 @@
     <w:rsid w:val="00DA4B98"/>
     <w:rsid w:val="00DB3356"/>
     <w:rsid w:val="00DE0F69"/>
     <w:rsid w:val="00DE1D68"/>
     <w:rsid w:val="00DE4E40"/>
     <w:rsid w:val="00DE669F"/>
     <w:rsid w:val="00E12F72"/>
     <w:rsid w:val="00E14E11"/>
     <w:rsid w:val="00E158C8"/>
     <w:rsid w:val="00E160D6"/>
     <w:rsid w:val="00E23372"/>
     <w:rsid w:val="00E365D3"/>
     <w:rsid w:val="00E42CF6"/>
     <w:rsid w:val="00E5693B"/>
     <w:rsid w:val="00E63B1B"/>
     <w:rsid w:val="00E666BA"/>
     <w:rsid w:val="00E71DB6"/>
     <w:rsid w:val="00E77287"/>
     <w:rsid w:val="00E80D91"/>
     <w:rsid w:val="00E81C70"/>
     <w:rsid w:val="00E83D54"/>
     <w:rsid w:val="00E955B8"/>
     <w:rsid w:val="00EA0175"/>
     <w:rsid w:val="00EA6518"/>
     <w:rsid w:val="00EB3EAB"/>
+    <w:rsid w:val="00EB5045"/>
     <w:rsid w:val="00EC20E9"/>
     <w:rsid w:val="00EC2877"/>
     <w:rsid w:val="00EE43A0"/>
     <w:rsid w:val="00EE74D7"/>
     <w:rsid w:val="00EF0405"/>
     <w:rsid w:val="00EF33FF"/>
     <w:rsid w:val="00EF4EC0"/>
     <w:rsid w:val="00F031A8"/>
     <w:rsid w:val="00F057D1"/>
     <w:rsid w:val="00F213FA"/>
     <w:rsid w:val="00F23F55"/>
     <w:rsid w:val="00F24297"/>
     <w:rsid w:val="00F2730A"/>
     <w:rsid w:val="00F33B69"/>
     <w:rsid w:val="00F34AD0"/>
     <w:rsid w:val="00F416B3"/>
     <w:rsid w:val="00F47666"/>
     <w:rsid w:val="00F516AB"/>
     <w:rsid w:val="00F52B11"/>
     <w:rsid w:val="00F53630"/>
     <w:rsid w:val="00F53C63"/>
     <w:rsid w:val="00F63B1A"/>
     <w:rsid w:val="00F64353"/>
     <w:rsid w:val="00F64C11"/>
     <w:rsid w:val="00F67C1A"/>
     <w:rsid w:val="00F71763"/>
     <w:rsid w:val="00F76F49"/>
+    <w:rsid w:val="00F91373"/>
     <w:rsid w:val="00F92EB0"/>
     <w:rsid w:val="00F9603C"/>
     <w:rsid w:val="00FA40C0"/>
     <w:rsid w:val="00FB0093"/>
     <w:rsid w:val="00FB1EC3"/>
     <w:rsid w:val="00FB51FA"/>
     <w:rsid w:val="00FC1A21"/>
     <w:rsid w:val="00FC492E"/>
     <w:rsid w:val="00FD12CE"/>
     <w:rsid w:val="00FD310B"/>
     <w:rsid w:val="00FD35A0"/>
     <w:rsid w:val="00FD5A63"/>
     <w:rsid w:val="00FD7057"/>
     <w:rsid w:val="00FF511E"/>
     <w:rsid w:val="00FF5DAE"/>
     <w:rsid w:val="00FF75F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -13506,61 +13541,63 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a9fd4ada-1487-4ae9-acad-dc5282db6750">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b6090dea-5946-4d1f-a993-e1e13ce7829d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C7A13C79A9E4A442AEE23C25FD8568ED" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5d3e1ada96d2ab1934b2e593beabab75">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a9fd4ada-1487-4ae9-acad-dc5282db6750" xmlns:ns3="b6090dea-5946-4d1f-a993-e1e13ce7829d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9ca8173e3297a7e89624b41d521363f5" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C7A13C79A9E4A442AEE23C25FD8568ED" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a38f3057f43190643eeb5d6297cb3bb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a9fd4ada-1487-4ae9-acad-dc5282db6750" xmlns:ns3="b6090dea-5946-4d1f-a993-e1e13ce7829d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c7f53605bddac0b5f6a1ea17c341fe14" ns2:_="" ns3:_="">
     <xsd:import namespace="a9fd4ada-1487-4ae9-acad-dc5282db6750"/>
     <xsd:import namespace="b6090dea-5946-4d1f-a993-e1e13ce7829d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -13776,147 +13813,130 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D4C72A3-2818-4D73-9E4F-7CAC9256EE83}">
-[...25 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E1E119F-3E90-456E-A057-FF20B3EEF175}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a9fd4ada-1487-4ae9-acad-dc5282db6750"/>
     <ds:schemaRef ds:uri="b6090dea-5946-4d1f-a993-e1e13ce7829d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB8468D5-775C-4106-BC5B-CE2737F54B97}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D4C72A3-2818-4D73-9E4F-7CAC9256EE83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{454A0C1D-095C-4983-9A49-33F2F950F787}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82b3e37e-8171-485d-b10b-38dae7ed14a8}" enabled="0" method="" siteId="{82b3e37e-8171-485d-b10b-38dae7ed14a8}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>624</Words>
-  <Characters>3864</Characters>
+  <Words>684</Words>
+  <Characters>3899</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Microscopy Australia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4480</CharactersWithSpaces>
+  <CharactersWithSpaces>4574</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6029434</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2056</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1025</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr> 13 CCD LOGO STACKED REVERSED</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>